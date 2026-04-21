--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||서수경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 문화관광부가 수립한 제3차 청소년육성기본계획(2003-2007)의 추진전략 중 하나인 '차별화 전략'에 입각, 청소년의 연령대별 요구와 필요에 적합한 맞춤형 정책과 프로그램을 발굴 및 추진하기 위한 것으로, 국제기구와 주요 외국의 청소년정책 동향을 살펴보면서 이들이 연령별로 어떤 정책과 프로그램을 수행하고 있는 지를 알아보고자 한다. 그리고 이를 통해 한국 청소년정책의 연령별 차별화에 주는 시사점을 찾아보는 것을 목적으로 한다. 본 연구의 내용은 1)주요국 청소년 개황, 2)주요국 청소년정책 개황, 3)주요국의 청소년정책과 연령별 차별성 분석, 4) 한국 청소년정책의 연령별 차별화를 위한 시사점 분석으로 이루어져 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 I. 서론
 1. 연구의 목적 및 필요성
 2. 연구내용
 3. 연구방법
 II.청소년정책과 연령별 차별화
 1. 연령기준 논의의 필요성
 2. 청소년 '연령기준'의 사회 역사적 변화과정
 3. 국제규범 상의 청소년 연령기준
 1) 주요 국제기구의 유형과 청소년 분야
 2) 국제 규범에 있어서 아동과 청소년의 연령 범위
 4. 청소년 연령기준의 정책적 시사점