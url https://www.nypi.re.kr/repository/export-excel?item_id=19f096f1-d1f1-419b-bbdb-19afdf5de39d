--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||김경준||김영지||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 개요
  1. 사업의 목적 및 필요성
  2. 사업의 추진내용
  3. 사업의 결과 및 활용방안
  4. 평가결과
 Ⅱ. 청소년수련원 종합평가
  1. 청소년수련원 실사기관
  2. 청소년수련원 평가지표
  3. 청소년수련원 평가결과
 Ⅲ. 청소년유스호스텔 종합평가
  1. 청소년유스호스텔 실사기관
  2. 청소년유스호스텔 평가지표
  3. 청소년유스호스텔 평가결과
 Ⅳ. 청소년야영장 종합평가
  1. 청소년야영장 실사기관
  2. 청소년야영장 평가지표