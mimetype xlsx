--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박영균||박영신||김의철</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>최근 인터넷의 발전 등 새로운 사회양상의 변화는 청소년과 기성세대간의 단절을 초래하고 있다 .세계화의 진전에 따라 다양한 형태의 문화가 공존하는 문화적 다원화로 나아가고 있으나 이를 수용할만한 다양한 문화적 이해와 노력이 부족하다. 
 청소년은 내일의 주인공이 아니라 지금 현재 우리 사회의 주요 구성원으로 무한한 능력과 가변성을 가진 유연한 존재이다. 청소년들이 바른 가치관을 정립할 수 있도록 도와줌으로써 이들은 보다 건강한 시민으로 성장하게 될 것이다.
 이 연구는 '국민통합 및 평등사회 구현을 위한 정책연구' 라는 통합주제 중 청소년의 문화적 갈등에 대하여 조사·분석하여 그 원인과 현상을 밝히고, 이에 근거하여 청소년 문화갈등에 관한 해결방안을 모색함으로써 이들을 건강한 시민세대로 통합해 내기 위한 세대간 문화소통 증진방안을 탐구하는 것이 연구의 주요 목적이다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용 및 제한점
 Ⅱ. 이론적 배경
  1. 청소년의 문화갈등
  2. 세대간 의식의 차이
  3. 청소년과 부모세대간 문화소통
 Ⅲ. 연구방법
  1. 표집대상
  2. 측정도구