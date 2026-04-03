--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||김혜경||박소화</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Part 1. 멘토링 설계 단계
 가. 프로그램 목적 파악
 나. 대상자 선정 및 모집방법 계획
 다. 매칭 설계
 라. 교육 설계
 마. 멘토링 활동 및 모니터링 설계
 바. 평가 설계
 사. 사업추진 계획
 아. 설계단계에서 점검할 사항
 Part 2. 멘토링 운영 단계
 가. 홍보 및 모집
 나. 매칭
 다. 교육 실행
 라. 멘토링 활동 및 모니터링
 마. 종결 및 재결연