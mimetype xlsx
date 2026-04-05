--- v0 (2026-01-27)
+++ v1 (2026-04-05)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙||백혜정||김신영||윤경원||최봉학||박흥표||정병진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 과제개요 및 추진경과
 Ⅱ. 국내외 청소년 정보화 정책의 환경변화
 Ⅲ. 새로운 청소년 정보화정책 비전과 정책방향 및 추진전략
 Ⅳ. 영역별 세부 추진과제
 Ⅴ. 정책과제 관련 매트릭스 및 주관부서
 Ⅵ. 청소년위원회 업무프로세스 분석 및 정보전략계획</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>000000018213</t>
         </is>
       </c>