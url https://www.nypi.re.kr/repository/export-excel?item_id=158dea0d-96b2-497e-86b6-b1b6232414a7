--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>모상현||이진숙||조남억</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 청소년 동아리활동의 운영현황과 실태파악을 위한 설문도구를 개발하고 청소년수련시설과 일선학교의 청소년 동아리활동 지도자를 대상으로 실태조사를 실시, 결과를 분석하였다.
  실태조사를 위해 전국의 청소년수련관 53개소, 문화의집 58개소 및 서울지역 일선학교 58곳을 표본 추출하였다. 청소년수련시설에 해당되는 청소년문화의집과 청소년수련관의 경우 분포비례 배분에 의한 표집을 통해 표본을 추출하였으며, 학교의 경우 서울지역 중·고등학교에 대한 할당표집으로 표본이 선정되었다.
  본 설문도구를 구성하는 조사영역은 동아리 운영기관, 동아리 지도자, 동아리 참여 청소년, 동아리유형과 지원환경, 동아리운영 애로사항 및 동아리활동 활성화 등 크게 6개의 영역으로 구분하였다. 상기영역 중 동아리 운영기관 영역은 시설인력 및 기관현황, 동아리지도자 영역은 지도자인적사항, 경력, 역할 및 자격, 동아리 창여 청소년 영역은 인적구성, 활동시간 및 장소, 동아리유형과 지원환경 영역은 동아리유형, 동아리개수 및 예산, 동아리운영 애로사항 영역은 동아리운영상의 애로사항, 마지막으로 동아리활동 활성화영역은 기관장의 관심도와 활성화의 중요요인 등을 지표로 구성하였다. 상기 지표를 근거로 전체 26개 문항으로 구성된 설문도구를 개발하였으며, 청소년수련시설 청소년동아리 지도자용과 학교동아리 지도자용으로 구분하여 개발되었다. 
  본 조사결과는 동아리 활동경험과 전문적인 지식이 부족한 지도자와 교사들이 효율적으로 활용할 수 있는 동아리 운영매뉴얼 개발을 위한 기초자료로 활용됨과 동시에 청소년수련시설 동아리 및 학교 내 동아리 운영현황에 대한 광범위한 정보를 제공받을 수 있는 기초자료로서 청소년동아리 활성화를 위한 효율적 정책수립과 추진방향을 설정하는데 기여할 수 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제 1 장. 조사개요
    1. 조사목적
    2. 조사내용
    3. 조사설계
    4. 자료처리 및 분석방법
    5. 응답자 특성
 제 2 장. 조사결과 요약
    1. 해당기관에 근무한 횃수