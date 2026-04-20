--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||김성식||선형기||장경선||김정주||임지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>창의적이고 실천중심의 인성교육 강화를 위하여 학생교육원의 역할과 기능의 중요성은 날로 증대되고 있다. 이에 전국 학생교육원의 운영실태, 운영상의 문제점 등에 대한 분석과 청소년과 교사의 요구분석에 기초하여 학생교육원 수련교육의 활성화 방안을 모색하고자 한다.
 연구내용으로는 학생 수련교육의 교육적 의미와 목적 분석, 학생교육원의 운영실태 및 프로그램 분석, 학생 및 교사들의 수련교육에 대한 요구 분석, 학생교육원의 수련교육 활성화 방안 제언 등이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 이론적 논의 : 수련교육의 이해
  1) 수련교육의 개념과 발전과정
  2) 학생교육원 수련교육의 전개
  3) 외국의 청소년 수련교육
 3. 학생교육원 수련교육의 현황
  1) 전국 학생교육원의 일반현황
  2) 수련교육과정 운영 현황
  3) 학생교육원 운영실태와 문제점
 4. 학생교육원 수련교육에 대한 인식