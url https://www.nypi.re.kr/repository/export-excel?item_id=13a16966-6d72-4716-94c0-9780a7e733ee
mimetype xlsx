--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,62 +296,97 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원 부설 학업중단예방 및 대안교육지원센터 꿈지락</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-09-29T16:32:30Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-09-29T16:32:30Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
-[...3 lines deleted...]
-      <c r="P2"/>
+          <t>2025-09-09</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>꿈지락 프로그램이란?
+-중·고등학교에서 학업중단예방을 목적으로 학업중단 숙려제, 대안교실 등의 프로그램을 운영할 때 활용할 수 있는 교육 프로그램입니다.
+-학업중단위기 학생들의 긍정적인 에너지를 키우고, 자신의 삶과 학업에 대한 의지를 함양하는 것을 목표로 합니다.
+-학업중단 위기학생에게 필요한 5가지 주제별 프로그램으로 구성되어 있습니다.
+-교사가 직접 운영할 수 있도록 상세한 안내 자료를 제공합니다.
+꿈지락 프로그램 구성
+-총 5가지 영역으로 구성되어 있으며, 각 영역은 3~5개의 모듈로 이루어져 있습니다.
+-①치유와 성찰, ②공동체적 관계프로그램은 초반에 교사와 학생 간, 학생들 간의 관계 형성과 참여 분위기를 조성하는데 적합합니다.
+-③진로개발, ④자기계발, ⑤기초학습 능력프로그램은 학생들이 자신의 흥미와 관심사를 발견하여 학습 동기와 성취 의욕을 갖도록 구성 하였습니다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-09-29T16:32:30Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1모듈 꿈을 말하라 5
+-1회기: 꿈을 말하다 6
+-2회기: 꿈을 쓰다  9
+-3회기: 꿈을 노래하다  11
+2모듈 내 안의 나, 나를 발견하다  21
+-1회기: 나를 만드는 자아개념  23
+-2회기: &lt;원드카드&gt;로 진로찾기  30
+3모듈 생생한 진로 질문과 진로 코칭  41
+-1회기: 질문카드로 너와 나의 진로 고민 나누기  43
+-2회기: 활동과 그림책으로 진로 고민 성찰  52
+4모듈 선배 멘토링  65
+-1회기: 선배 멘토링(재학생)  67
+-2회기: 선배 멘토링(졸업생)  68
+5모듈 '만나세'로 나의 꿈을 설계하자  71
+-1회기: 만나세  73
+-2회기~6회기: 사례</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>32730</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>25-연구보고-학중03</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6549</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">