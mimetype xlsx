--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이광호||김희진||장원섭||이혜정||정여옥</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 청소년 아르바이트의 사회적 의미에 관한 이론적 고찰
  1) 청소년의 존재와 일과의 관계
  2) 청소년 아르바이트의 증가와 직업체험적 의미
  3) 청소년 아르바이트에 관한 선행 연구 분석
 3. 청소년 아르바이트 직종별 실태 조사
  1) 조사개요
  2) 조사결과 분석
  3) 조사결과의 논의
 4. 청소년 아르바이트 지원 현황
  1) YMCA 일하는 청소년지원센터
  2) 보건복지부의 지원 실태-청소년자활지원관
  3) 하자센터의 창업과 알바 서바이벌기획 사업
  4) 아르바이트 지원 인터넷 사이트 실태
 5. 주요 외국의 아르바이트 지원 실태