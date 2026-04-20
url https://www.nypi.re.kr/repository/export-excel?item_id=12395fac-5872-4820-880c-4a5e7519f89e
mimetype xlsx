--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김동일</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:05Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:05Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:05Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>요약
 Ⅰ. 서론
    1. 연구의 목적 및 필요성
    2. 연구내용 및 방법
       1) 연구내용
       2) 연구방법
       3) 연구절차
 Ⅱ. 문헌 고찰을 통한 서비스 지원망 분석
     1. CYS-Net 추진
       1) CYS-Net 운영위원회
       2) CYS-Net 실행위원회
       3) 청소년상담복지센터에 대한 평가
     2. 관련 지역사회 지원망 분석
       1) Wee 프로젝트
       2) 학교 정신건강 지역협력모델 구축사업
       3) 청소년 참여위원회