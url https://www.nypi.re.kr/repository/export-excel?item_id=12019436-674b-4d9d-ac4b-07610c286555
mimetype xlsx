--- v0 (2026-01-27)
+++ v1 (2026-04-24)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정배||조미영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:28Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:28Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 청소년자원봉사활동 정보망은 청소년자원봉사활동이 더욱 활성화되고 효과적으로 운영되기 위해서 자원봉사 관련영역에 걸친 다양한 정보의 취합 및 자원봉사 수요·공급의 원활한 연계를 이룰 수 있도록 하기 위한 것이다.
 청소년자원봉사활동 정보망은 1)청소년자원봉사활동 인터넷 정보망과 2)청소년자원봉사 관리 프로그램으로 구성되었다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:01:28Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 Ⅱ. 청소년자원봉사활동 정보망 운영현황과 문제점
  1. PC통신 자원봉사전산망 현황 및 문제점
  2. 인터넷 자원봉사전산망 현황 및 문제점
 Ⅲ. 청소년자원봉사활동 정보망 구축방향
  1. 정보망 구축방향
  2. DB 구축방향
 Ⅳ. 청소년자원봉사활동 정보망 구축의 실제
  1. 정보망 구축의 목적
  2. 정보망 구축 방법 및 내용
  3. 정보망 구축의 실제