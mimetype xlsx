--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>모상현||박주형||김경애||김봉섭||김승혜||김소아||김경년||차성현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-07-15T11:26:52Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-07-15T11:26:52Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-07-15T11:26:52Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>연구개요 1
 제5차 학교폭력 예방 및 대책 기본계획 수립 추진 배경 7
 제5차 학교폭력 예방 및 대책 주요 정책과제 13
 제5차 기본계획 주요 정책과제
  1영역︱학교폭력 예방 패러다임 전환 49
  2영역︱학생이 안전한 디지털 환경 구축 61
  3영역︱사안처리 제도 개선 73
  4영역︱피·가해학생 지원 85
  5영역︱기반 조성 95</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>