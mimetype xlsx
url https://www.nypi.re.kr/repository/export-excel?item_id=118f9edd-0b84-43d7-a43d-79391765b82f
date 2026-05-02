--- v0 (2026-01-27)
+++ v1 (2026-05-02)
@@ -296,106 +296,178 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>유민상||이경상||서고운||유성렬||유설희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:53Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:53Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>본 연구는 유엔아동권리협약(UNCRC)의 국내 이행상황을 종합적으로 점검하고, 아동·청소년 인권 증진을 위한 정책적·학문적 기반을 마련하고자 수행되었다. 이를 통해 우리나라 아동·청소년의 권리 보장 수준을 실증적으로 진단하고, 향후 협약 이행을 위한 개선 방향을 제시하는 것을 목표로 하였다.
+연구는 네 가지 주요 내용으로 구성되었다. 첫째, 국내외 아동·청소년 인권 현황과 유엔아동권리협약 일반논평 제27호(아동의 환경권 관련 초안)를 검토하여 국제적 논의의 흐름과 국내 정책 환경을 비교·분석하였다. 둘째, 통계청 승인통계인 「아동·청소년인권실태조사」와 행정자료를 연계하여 2009년 이후의 시계열 자료를 구축하고, 이를 바탕으로 아동·청소년 인권의 변화 추이를 체계적으로 분석하였다. 셋째, 「아동·청소년인권실태조사」를 활용하여 다차원적 인권침해 유형을 규명하고, NGO가 제기한 주요 인권 쟁점을 종합적으로 검토하여 시사점을 도출하였다. 넷째, 각 권리 클러스터와 생태체계 수준에서의 정책 개선 방안을 제시함으로써 정책적, 실천적 대안을 마련하였다.
+이 연구에서는 여러 지표를 통해 코로나19 이후 급격히 변화한 환경 속에서 심리·정서적 어려움을 겪는 아동·청소년의 비율이 증가하고 있음을 확인하였다. 이러한 결과는 새로운 위험요인으로부터 아동·청소년을 보호하기 위한 체계적 사회안전망 구축과 인권 기반의 증거 중심 정책 수립이 필요하다는 것을 보여주고 있다. 우리 사회에서 지속적인 연구와 정책적 노력을 통해 아동·청소년들이 더 나은 환경에서 기본적 권리를 보장받으며 생활할 수 있도록 노력해야 할 것이다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-29T11:28:53Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1부 연구 배경
+Ⅰ. 서론	1
+ 1. 연구의 필요성과 목적	4
+ 2. 2025년 연구의 내용 및 주요 특징	5
+ 3. 연구방법	9
+ 4. 이 보고서의 구성	13
+Ⅱ. 아동․청소년 인권 관련 정책 동향	15
+ 1. 이 장의 구성과 흐름	18
+ 2. 유엔아동권리협약 국가보고서 정기 심의 변화: 간소화된 보고 절차(SRP)	19
+ 3. 아동권리협약 일반논평 제27호의 내용과 시사점: 아동의 정의에의 접근 및 효과적인 구제 권리에 관한 일반논평 제27호(안)	28
+ 4. 유엔아동권리협약 이행 관련 국내 아동·청소년 정책 동향	55
+2부 아동·청소년 인권실태
+Ⅲ. 유엔아동권리협약 이행 모니터링을 위한 인권지표 프레임워크 및 조사방법 개요	67
+ 1. 개요 	70
+ 2. 본 보고서의 유엔아동권리협약 이행 모니터링을 위한 측정 프레임워크 	71
+ 3. 유엔아동권리협약 이행 모니터링을 위한 인권 측정 지표체계 구성	73
+ 4. 「아동·청소년인권실태조사」의 조사 방법 개요	78
+ 5. 요약 및 시사점	85
+Ⅳ. 지표를 통해 본 우리나라 아동·청소년 인권실태	87
+ 1. 개요	90
+ 2. 일반 이행 조치	91
+ 3. 일반 원칙	119
+ 4. 시민적 및 정치적 권리	139
+ 5. 아동에 대한 폭력	162
+ 6.가정환경 및 대안양육	198
+ 7.장애가 있는 아동·청소년	230
+ 8. 건강	244
+ 9. 생활 수준	308
+ 10. 아동·청소년의 권리와 환경	317
+ 11.교육, 여가 및 문화적 활동	341
+ 12. 특별 보호조치	393
+3부 심층연구
+Ⅴ. 다차원적 인권침해의 유형과 특징	453
+ 1. 문제 제기	456
+ 2. 이론적 배경	457
+ 3. 분석 방법	461
+ 4. 분석 결과	463
+ 5. 시사점	468
+Ⅵ. 대한민국의 유엔아동권리협약 이행 관련 아동·청소년 인권 쟁점: NGO 의견조사 결과를 중심으로	471
+ 1. 배경 	474
+ 2. 연구방법	475
+ 3. 한눈에 보는 클러스터별 쟁점 정리	479
+ 4. 주요 쟁점과 의견	482
+ 5. 요약 및 시사점	498
+4부 결론 및 제언
+Ⅶ. 정책제언 및 결론	501
+ 1. 개요 및 정책 도출과정	504
+ 2. 주요 내용에 관한 시사점 및 정책방향 도출	506
+ 3.아동·청소년 인권보장을 위한 정책 방향과 세부 정책 도출	508
+ 4.결론: 이행을 위한 제언 및 과제 시행을 위한 총괄표	556
+참고문헌	559
+부록	579
+부록 1. 2025년 아동․청소년 인권실태조사 설문지	582
+국문초록	625
+Abstract	626</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0032837</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-일반01</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6587</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
-          <t>아동·청소년||인권실태||기초분석보고서</t>
+          <t>아동·청소년||아동·청소년인권||유엔아동권리협약||인권정책||인권실태||인권침해</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
-          <t>2025 아동·청소년 권리에 관한 국제협약 이행 연구 - 한국 아동·청소년 인권실태</t>
+          <t>2025 아동·청소년 권리에 관한 국제협약 이행 연구 - 한국 아동·청소년 인권실태: 총괄보고서</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>