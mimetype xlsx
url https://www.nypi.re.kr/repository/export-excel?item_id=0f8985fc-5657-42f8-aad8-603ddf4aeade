--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이종원||모상현||유성렬||김진석||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론 	 1
 1. 연구의 배경과 목적 	 3
 2. 연구의 내용과 방법 	 5
 Ⅱ. 선행연구 분석 	 9
 1. 선행연구 분석의 틀 	 11
 2. 선행연구 경향 분석 	 14
 3. 패널자료 활용 선행연구 분석 	 17
 Ⅲ. 조사개요 	 29
 1. 조사의 개요 	 31
 2. 조사 추진 경과 	 34
 3. 조사의 내용 	 40
 4. 2016년 표본의 특성 	 44
 Ⅳ. 1기 패널(중3) 조사결과 분석 	 49
 1. 개인 발달 	 51
 2. 발달 환경 	 77
 3. 센터 이용 관련 	 115