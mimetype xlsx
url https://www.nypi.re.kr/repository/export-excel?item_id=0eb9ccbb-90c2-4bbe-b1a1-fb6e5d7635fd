--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민||조혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 무지개청소년센터와 한국여성정책연구원에서 발간한 '중도입국청소년 실태조사'의 결과를 분석하여 정책대안 마련을 뒷받침할 수 있는 함의를 도출하였다.
  각 영역의 전문가를 통하여 중도입국청소년의 문제현황과 가능한 대책을 논의하고 부처별 협의사항을 도출하였다.
  각 부처에서 현재 진행하고 있는 청소년관련 사업들을 조사 및 분석함으로써 중도입국청소년을 위한 각 부처별 연계가능한 사업 및 방안을 도출하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 목적 및 필요성
  2. 연구의 내용
 Ⅱ. 중도입국청소년의 현황 및 실태
  1. 중도입국청소년의 현황
  2. 중도입국청소년의 실태
  3. 결론
 Ⅲ. 정책대안
  1. 현행 중도입국청소년 정책 진단