--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최인재</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>가치관은 자신과 세계를 이해하는 틀이 되며, 개인의 행동과 태도의 원인을 규명하고, 미래의 행동을 예측하는 중요한 수단이 될 수 있음
  이에 정치·사회·문화 등 다양한 영역에 대한 성인 및 청소년들의 가치관을 조사하고 그 결과를 비교 분석함으로써 향후 정책 수립과 방향 설정에 필요한 기초 자료를 마련하는데 조사의 목적이 있음</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1장 조사개요
  1. 조사배경 및 목적
  2. 조사방법
  3. 조사내용
  4. 표본특성
 제2장 조사결과 요약
  Part 1. 국가관
  Part 2. 대일외교관
  Part 3. 남북통일관
  Part 4. 경제관