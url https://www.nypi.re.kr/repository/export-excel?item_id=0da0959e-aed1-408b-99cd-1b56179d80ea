--- v0 (2026-01-28)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김미선</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:04Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:04Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	1
 1. 연구의 목적	3
 2. 연구내용 및 방법	4
 Ⅱ. 학업중단 숙려제도의 이해	11
 1. 학업중단 숙려제 개요 및 추진경과	13
 2. 시․도별 학업중단 숙려제 운영 현황	17
 Ⅲ. 학업중단 숙려제 운영기관 모니터링 결과	29
 1. 기관 특성	31
 2. 학생 특성	34
 3. 학교와의 관계	37
 4. 숙려프로그램	41
 5. 숙려제 운영기관의 노력	46
 Ⅳ. 기관별 학업중단 숙려제 특화 프로그램	49
 1. Wee센터	53
 2. 청소년상담복지센터	62
 3. 학교밖청소년지원센터	68