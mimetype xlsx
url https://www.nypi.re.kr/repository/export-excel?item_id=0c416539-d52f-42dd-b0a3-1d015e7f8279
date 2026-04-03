--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서 론 
 1. 연구의 필요성 
 2. 연구의 목적 
 Ⅱ. 선행연구탐색 
 1. 유해업소 분류체계에 대한 탐색적 연구 
 2. 청소년유해업소의 유해성 분류체계 
 3. 청소년보호법상 유해성 심사기준 
 4. 유해환경에 대한 법적규정 탐색 
 Ⅲ. 외국의 청소년 유해환경 관련제도 
 Ⅳ. 유해업소 조사현황 분석 
 1. 조사 개요 
 2. 조사결과 
 3. 유해업소 정책 대안 
 Ⅴ. 유해약물 진단 
 Ⅵ. 유해물건 및 유해식품 진단 