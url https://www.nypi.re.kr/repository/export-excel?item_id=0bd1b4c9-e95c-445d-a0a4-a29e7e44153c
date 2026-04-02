--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,55 +296,63 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김지경||유준오||송현주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-01-19T14:56:39Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2026-01-19T14:56:39Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
-[...3 lines deleted...]
-      <c r="P2"/>
+          <t>2025-12-31</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>본 연구과제의 연구 내용은 제안요청의 사항과 앞서 기술한 연구 목적에 기초하여 크게 세 가지(❶ 2026년 청소년종합실태조사 표본 설계(안) 도출, ❷ 2026년 청소년종합실태조사 신규문항 개발 및 작성, ❸ 주양육자와 청소년 조사 결과의 연계 분석 및 활용을 높이기 위한 구조 검토)로 구성하고 추진함.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2026-01-19T14:56:39Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론 1
 1. 연구 목적 및 필요성 3
 2. 연구 내용 및 방법 7
 1) 2026년 청소년종합실태조사 표본설계(안) 도출 7
 2) 2026년 청소년종합실태조사 신규 문항 개발 및 작성 8
 3) 주양육자와 청소년 조사 결과 연계·활용 높이기 위한 구조 재검토 10
 3. 연구 추진체계 11
 Ⅱ. 2026년 청소년종합실태조사 표본설계(안) 도출 13
 1. 2023년 표본설계 검토 및 분석 16
 1) 2023년 표본설계의 검토 16
 2) 주요 변수의 상대표준오차(RSE) 분석 18
 2. 2026년 적정 표본규모 산출 41
 1) 상대표준오차(RSE)를 고려한 적정 표본규모 41
 2) 2026년 조사예산을 고려한 적정 표본규모 44
 3. 2026년 청소년종합실태조사 표본설계(안) 45
 1) 모집단 정의 45
 2) 표본추출틀 45
@@ -395,51 +403,51 @@
         <is>
           <t>연구보고25-수탁13</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6628</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
-          <t>청소년실태||청소년조사</t>
+          <t>청소년종합실태||청소년정책||청소년 조사</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2026년 청소년종합실태조사 사전 연구</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>