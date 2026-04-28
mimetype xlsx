--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임지연||김신영||김기헌</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:12Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:12Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 "제2차 국가인적자원개발 기본계획(2006-2010) 2006년도 시행계획"에 따라 청소년정책적 관점에서 청소년직업체험활동을 활성화할 수 있는 구체적인 방안으로서 주요 정책과제를 발굴하여 사업내용과 추진체계를 구체적으로 제시하고자 한다. 이 연구는 국가청소년위원회, 교육부, 노동부의 각 부처가 국가인적자원개발이라는 큰 틀에서 서로 연계협력하여 청소년정책 중심의 청소년활동으로서 청소년직업체험활동 활성화를 목적으로 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:12Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성과 목적
  2. 연구의 내용
  3. 연구의 방법
 Ⅱ. 이론적 배경
  1. 국가인적자원개발과 청소년정책의 관계
  2. 청소년정책과 청소년직업체험활동
  3. 청소년직업체험활동의 개념과 범위
 Ⅲ. 청소년직업체험활동의 현황분석과 문제점
  1. 청소년직업체험활동 관련 실태조사 결과
  2. 학교교육정책 중심의 청소년직업체험활동
  3. 청소년정책 분야의 청소년직업체험활동 현황