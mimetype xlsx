--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>허종렬||조진우||박형근||이수경||이지혜</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 목적은 구성원의 참여와 인권 보장의 관점에서 학교규칙이 잘 운영되도록 진정한 학교 내 의사결정과정의 민주화, 구성원의 참여를 증진시키는데 기여할 수 있는 학교규칙 평가표를 개발하는 데에 있다. 이는 정부의 학교규칙 실천운동 전개를 위한 하나의 방안으로 학교장(감), 교사, 학생, 학부모가 이 평가표를 통해 학교규칙을 자율적으로 평가해 볼 수 있도록 하자는 것이다.
  따라서 본 연구에서는 첫째, 학교규칙 평가와 관련된 기존의 논문, 연구보고서를 분석하여 학교규칙 평가에 고려하여야 할 주요 사항을 선별하여 검토하였다. 특히 정부에 의해 먼저 보급된 학교규칙 운영 매뉴얼의 내용을 중심으로 하되 법령에서 필수적으로 규정하고 있는 사항을 도출하였다. 둘째, 본 연구에서 개발한 평가모형의 기본 틀은 의사결정 평가모형 중 대표적이라 할 수 있는 Stufflebeam의 CIPP모형을 이론적 기초로 하였다. 이에 따라 평가모형은 상황평가(context evaluation : C), 투입평가(input evaluation : I), 과정평가(process evaluation : P), 산출평가(product evaluation : P)로 구성되었다. 또한 학부모, 학생, 교사별로 학교규칙 평가표 설문을 각기 구성하였다. 셋째, 학교규칙의 운영 실태를 확인하기 위하여 교사, 학부모, 학생은 물론 장학사를 대상으로 포커스 그룹 인터뷰(FGI)를 실시하여 다양한 의견을 반영할 수 있도록 하였다. 넷째로 학생과 학부모, 교원, 시도교육청 담당 장학사, 교수, 한국청소년정책연구원, 교육과학기술부 등 학교구성원들과 관련 전문가의 의견을 구하여 이러한 의견이 학교규칙 평가항목에 반영될 수 있도록 하였다. 다섯째, 개발된 학교규칙 평가표 항목을 토대로 실제 학교에서 활용할 수 있는지, 각 항목이 목적과 대상에 적합하게 마련되었는지 등을 파악하기 위하여 초등학교, 중학교, 고등학교에서 모의 설문을 실시하였다. 그 적용 결과를 통해 실제 평가에서의 적절성과 문제점을 분석하여 연구진이 최종적인 평가지표를 확정하였다. 마지막으로 학교규칙의 운영이 실제로 활발하지 않다는 점을 지적하고 학교규칙 평가를 위한 학교규칙 표준안 마련 및 보급에 대한 정책적 제언을 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
     1. 연구의 필요성 및 목적
     2. 연구추진체계
     3. 연구내용
         1) 국내·외 선행연구 및 문헌 연구
         2) 포커스 그룹 인터뷰(FGI)를 통한 실태 파악
         3) 전문가 의견 수렴
         4) 학교구칙 평가표 모의 설문 실시 및 결과 반영
 Ⅱ. 학교규칙 평가에 관한 이론적 고찰
     1. 학교규칙에 대한 이론적 논의