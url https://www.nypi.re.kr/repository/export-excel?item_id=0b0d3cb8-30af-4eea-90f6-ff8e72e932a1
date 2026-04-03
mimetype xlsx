--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||이정민</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:47Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:47Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:47Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>요약
 제1장 인적교류 및 역량개발 기본계획 추진 배경
     1. 남북한 청소년 교류협력의 현황과 추이
     2. 기존 교류 방식의 문제점
     3. 인적교류의 활성화를 위한 차별적 전략
 제2장 인적교류 및 역량개발의 비전, 목표, 원칙
     1. 인적교류 및 역량개발의 비전
     2. 인적교류 및 역량개발의 목표 및 원칙
 제3장 인적교류 및 역량개발 추진 기본 방향
     1. 기본원칙과 방향
     2. 남북 청소년 인적교류 및 역량개발 기본 합의서
 제4장 인적교류 및 역량개발 추진 과제(프로그램)
     1. 남북 청소년 인적교류의 추진 원칙
     2. 남북 청소년 인적교류의 추진과제</t>
         </is>
       </c>