--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:30Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 주제 1. 고용차별 개념 및 차별금지 이해	 
 1. ICE-breaking : 네임텐트를 활용하여 자기소개하기	 
 2. 비정규직 고용차별 관련 사례를 듣고 떠오르는 생각 공유하기	 
 3. 강의(비정규직의 의의 및 고용차별관련 법률 및 지식의 이해)	 
 4. 마무리	 7
 5. Worksheet 및 참고자료	 
 주제 2. 고용차별 사례를 통한 해결방안 모색	 
 1. 임금/정기상여금·경영성과금/근로조건·복리후생 영역에서의 고용차별 사례 선택하기	 
 2. 선택한 사례의 고용차별 여부 판단하기	 
 3. 선택한 사례에 대한 해결방안 도출하기	 
 4. 최종 해결방안 선정하기	 
 5. 해결방안 발표하기	 
 6. 마무리	 
 7. Worksheet 및 참고자료	 
 주제 3. 차별없는 조직문화를 위한 실천방안 모색	 