--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||임지연||김종두</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 목적은 청소년 관련시설의 확충 방안 및 합리적 운영시스템 구축 방안 등에 대한 경기도 청소년수련시설의 장기발전계획을 수립하고자 하는데 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 I. 연구 추진 개요
 1. 연구의 필요성
 2. 연구의 목적
 3. 연구의 내용
 4. 연구의 방법
 5. 연구의 추진체계
 II.청소년수련시설 관련 정책 및 국내외 사례
 1. 제3차 청소년육성기본계획 체계
 2. 경기도의 청소년육성정책 및 추진사업
 3. 국내 청소년 수련시설 사례
 4. 외국의 청소년수련시설 및 유스호스텔