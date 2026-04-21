--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서정아||조아미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
  1. 연구의 필요성 및 목적	3
  2. 연구내용 및 방법	6
  3. 연구추진체계	9
 Ⅱ. 2021년 청소년방과후아카데미 운영 및 사업 현황	13
  1. 청소년방과후아카데미 운영 현황	15
  2. 비대면 활동 프로그램 운영 활성화 사업 현황	20
 Ⅲ. 청소년방과후아카데미 효과·만족도 설문조사	23
  1. 조사개요	25
  2. 청소년 만족도 조사결과	32
  3. 청소년 효과성 조사결과	36
  4. 청소년 효과성 핵심역량 결과	46
  5. 보호자 조사결과	55
  6. 실무자 조사결과	61
 Ⅳ. 청소년 및 보호자 요구도	73
  1. 청소년 및 보호자 요구도	75