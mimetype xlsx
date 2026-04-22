--- v0 (2026-01-28)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||조양진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:47Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:47Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:47Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구목적 및 필요성
    2. 연구추진과정 및 연구 내용, 방법
 Ⅱ. 선행연구 고찰
    1. 진로탄력성 개념과 구성요인에 대한 논의
    2. 구성요인별 하위요소
 Ⅲ. 진로탄력성 측정 도구에 대한 델파이조사
    1. 델파이조사 개요
    2. 델파이조사 결과
 Ⅳ. 진로탄력성 측정 도구에 대한 예비조사
    1. 학생 대상 진로탄력성 예비조사 개요
    2. 예비조사 결과
 Ⅴ. 진로탄력성 측정도구 최종(안)
    1. 진로탄력성 논의의 필요성과 차별성
    2. 진로탄력성 측정도구 최종(안)
 Ⅵ. 활용방안