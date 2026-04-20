--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||함병수||조혜영||김은이||손보라</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>우리는 남북한 교류·통합의 진전을 통한 한민족공동체의 시대, 청소년의 활력과 에너지가 국가·사회발전을 주도하는 시대, 교육 수요자 시대로서 지역사회에서의 청소년의 문화·여가활동 수요가 증대될 것을 준비하지 않으면 안될 것이다.
 이러한 문제를 해결하기 위해 교육제도가 해낼 수 없는 부분을 보완하기 위하여 우리나라는 1990년대 청소년기본법을 제정하고 청소년육성영역을 설정, 수련활동을 체계화하여 수련거리의 개발·보급을 국가가 지원하게 된 것이다. 따라서 본 연구는 그 동안 1,2차에 걸쳐 개발된 수련거리의 현황을 분석·평가하고, 향후 5개년간 개발될 수련거리의 방향과 내용을 제시하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목   차 
 1. 서론
 2. 수련거리 개발의 정책적·사회적 배경
 3. 청소년 수련활동의 국내여건 변화 및 국제적 동향
 4. 수련거리 요구조사 결과 분석
 5. 청소년육성 5개년 계획과 수련거리 개발 계획
 참고문헌
 부록</t>
         </is>
       </c>
       <c r="T2"/>