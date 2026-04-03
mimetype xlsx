--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:03Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
 1. 연구배경과 목적	 3
 2. 연구내용과 방법	 6
 Ⅱ. 조사개요	11
 1. 조사개요	 13
 2. 조사추진 경과	 15
 3. 조사내용	 22
 4. 결과 분석 및 DB 구축 	 27
 5. 조사표본의 특성	 29
 Ⅲ. 2기 패널(중1) 조사결과 분석	33
 1. 개인발달	 35
 2. 발달환경	 62
 3. 센터이용	 99
 Ⅳ. 시계열 비교 분석	113
 1. 개인발달	115
 2. 발달환경	139