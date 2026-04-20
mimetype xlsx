--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정주||임지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 계획수립 추진배경
  1) 정책수립의 배경과 필요성
  2) 수요자 요구와 사회환경의 변화
  3) 청소년 문화체육활동 현황과 문제점
  4) 정책의 범위
 2. 정책의 기본방향과 중점추진과제
  1) 정책의 목표
  2) 중점 추진 과제
  3) 세부 추진 과제
 3. 세부추진계획
  1) 청소년 문화체육활동 세설공간 확보
  2) 청소년 문화체육활동 프로그램 확보
  3) 청소년 문화체육활동 전문인력 개발
  4) 청소년의 자율적 문화체육활동 지원
  5) 지역연계 중심의 청소년 문화체육활동 여건조성