--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이윤주||오해섭||김언주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
   제1절 연구목적 및 필요성
       1. 연구 배경, 필요성 및 목적
   제2절 연구의 내용 및 방법
       1. 주요 연구내용
       2. 연구방법
 제2장 지역사회 청소년 성장지원 정책 사업 운영 현황
   제1절 지역사회 청소년 정책사업 운영 예산 및 네트워크
       1. 지역사회 청소년 정책 운영 현황
   제2절 지역사회 청소년 정책사업 현황
       1. 교육영역
         가. 중앙부터
         나. 시도 교육청: 혁신교육지구 사업을 중심으로
       2. 보건, 복지영역
         가. 요보호 아동에 대한 지원
         나. 저소득 아동에 대한 지원