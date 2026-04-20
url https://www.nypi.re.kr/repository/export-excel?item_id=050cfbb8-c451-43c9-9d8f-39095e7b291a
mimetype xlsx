--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||김형주||박성재||민주홍||김종성</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장  서론(김기헌)	 1
 1. 연구의 목적 및 필요성	3
 2. 연구추진체계 및 연구내용	4
 3. 연구방법 	6
 제Ⅱ장  현재 청년의 일과 삶 실태(김종성)	 9
 1. 청년들의 주관적 인식	11
 2. 청년들의 고용현황	13
 3. 청년들의 주거현황	20
 4. 청년들의 교육현황	26
 5. 청년들의 혼인 및 출산현황	30
 6. 청년들의 사회참여현황	35
 제Ⅲ장  청년에 영향을 미치는 요인과 미래전망(김기헌․김형주)	 39
 1. 인구구조 변화 추이 및 전망	41
 2. 경제성장 추이 및 전망	48
 3. 교육환경 변화 추이 및 전망	53
 4. 과학기술의 영향	57