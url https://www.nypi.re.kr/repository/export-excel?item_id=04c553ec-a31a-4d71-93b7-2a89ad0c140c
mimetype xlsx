--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장  서  론	 1
 1. 연구 배경 	3
 2. 연구 목적 	3
 3. 연구 방법 	4
 제2장  2015년 청소년특별회의 제안 정책과제	 5
 1. 개요	7
 2. 정책과제 구성·체계	8
 3. 정책과제별 세부내용	10
 3. 부처 검토의견	22
 제3장  2014년 제안 정책과제 모니터링	 29
 1. 개 요	31
 2. 제10회 청소년특별회의 정책과제	34
 3. 정책과제 및 모니터링 결과	37
 제4장  청소년특별회의 운영결과 평가 및 개선 방안	 95
 1. 청소년특별회의 인지도 향상을 위한 홍보강화	97
 2. 청소년특별회의 구성 및 운영 추진일정에 대한 개선	97