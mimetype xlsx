--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>맹영임||임경희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 진로교육 전반에 대한 교사들의 인식수준 및 기대·요구수준을 파악함으로써 교사들의 요구가 반영된 진로교육 자료 및 모형 개발의 기초자료를 제공하는데 목적을 두고 있다. 또한 진로교육 운영현황에 대해 분석해봄으로써 새로운 진로교육 패러다임으로의 전환을 위한 기초자료 제공 및 합리적이고 효율적인 진로교육 방안 모색을 위한 기초자료 제공에도 목적을 두고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
  제1절 연구의 필요성 및 목적
  제2절 연구의 내용 및 방법
 제2장 진로교육 현황
  제1절 진로교육 지원체제
  제2절 진로교육 현황
 제3장 진로교육에 대한 교사 인식 및 실태 분석
  제1절 조사개요
  제2절 진로교육 일반에 관한 인식
  제3절 진로교육 운영 실태
  제4절 진로교육 장애요인과 개선방안
  제5절 진로개발 역량 하위요소에 대한 인식