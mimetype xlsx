--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||김영지||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 평가개요	1
   1. 평가의 목적 및 방향	 3
    1) 평가 목적	 3
    2) 평가 추진방향	 3
   2. 평가 개요	 4
   3. 평가단계와 절차	 7
 Ⅱ. 평가지표	9
   1. 청소년수련원 종합평가 지표	 11
    1) 지표체계	 11
    2) 배점기준	 11
    3) 평가지표별 평가방향 및 기준	 13
   2. 유스호스텔 종합평가 지표	 45
    1) 지표체계	 45 
    2) 배점기준	 45
    3) 평가지표별 평가방향 및 기준	 47
   3. 청소년야영장 종합평가 지표	 87