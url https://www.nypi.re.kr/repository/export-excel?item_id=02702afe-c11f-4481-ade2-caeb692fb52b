--- v0 (2026-01-27)
+++ v1 (2026-04-25)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||유민상||배정희||신동훈||박성재||정지운</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론	 1
 제1절 연구의 배경 및 목적	 1
 제2절 연구 내용 및 방법	 3
 제2장 니트 청년(NEET) 개념 및 측정	 7
 제1절 니트 청년(NEET)의 개념	 7
 제2절 니트 청년(NEET) 규모 추정	 19
 제3절 니트 청년(NEET)의 유형	 24
 제3장 우리나라 니트 청년(NEET)의 특성 및 실태	 29
 제1절 니트 청년(NEET)의 유형별 특성 및 실태	 29
 제2절 니트 청년(NEET) 유입에 영향을 미치는 요인(동태분석)	 35
 제4장 니트 청년(NEET) 지원 정책 현황 및 문제점	 49
 제1절 니트 청년(NEET) 지원 정책 현황 및 문제점	 49
 제2절 니트 청년(NEET) 지원 법률 현황 및 문제점	 81
 제5장 니트 청년(NEET) 심층면접	 101
 제1절 니트 청년(NEET) 심층면접 조사개요	 101
 제2절 심층면접 조사결과 및 시사점	 105