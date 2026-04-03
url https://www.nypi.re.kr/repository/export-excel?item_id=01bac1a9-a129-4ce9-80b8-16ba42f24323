--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이혜연||서정아||홍영균||유진이||김소아||김영호||김광남||황정수||박현정||김상연||김윤정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1권
  제1절 서울시 청소년 기본정책 과제 연구
   Ⅰ. 서론
   Ⅱ. 지방자치단체 청소년행정의 이론적 접근
   Ⅲ. 중앙정부 및 타 지방자치단체의 청소년정책
   Ⅳ. 서울시 청소년정책 분석
   Ⅴ. 결론
  제2절 청소년수련시설의 적정운영비 산정 방안 연구
   Ⅰ. 필요성 및 목적
   Ⅱ. 적정운영비 산정 방식
   Ⅲ. 수익규모를 고려한 서울시보조금 규모 산정
  제3절 서울시 청소년육성기금 설치 방안
   Ⅰ. 서론
   Ⅱ. 청소년육성기금의 개념 및 필요성
   Ⅲ. 중앙정부 및 타 자치단체 사례 분석