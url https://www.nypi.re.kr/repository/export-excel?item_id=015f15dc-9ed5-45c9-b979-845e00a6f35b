--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,55 +296,64 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>송원일||김정숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-01-14T15:40:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2026-01-14T15:40:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
-[...3 lines deleted...]
-      <c r="P2"/>
+          <t>2025-11-28</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>본 연구의 목적은 한국청소년활동진흥원(이하 ‘KYWA‘) 청소년활동 핵심역량 측정도구 고도화를 위한 개선 방향과 청소년수련활동 인증 절차 활용방안을 제시하는 것임. 그간 수행된 선행연구들은 청소년수련활동인증제의 현황과 청소년활동 핵심역량 측정도구를 체계적으로 분석하고 개선 방향을 제시하는 성과를 거두었으나, 이제는 그 성과를 바탕으로 실제 활용 가능한 측정도구 문항과 인증수련활동 영역별 핵심역량 등을 구체적으로 제시할 필요가 있음.
+다만, 본 연구에서는 청소년활동 핵심역량 측정도구의 구체적 개선안을 제시하기보다는 개선 방향과 인증 절차 활용방안, 영역별 대표 핵심역량 목표 샘플안 제시에 초점을 두었음.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2026-01-14T15:40:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론 
 1. 연구의 필요성 및 목적 3
 2. 연구 내용  5
 1) KYWA 7대 핵심역량 기반 인증수련활동 측정도구 개선 방향 제시 5
 2) 활동 연결맵(가칭) 목표 샘플안 제시 5
 3) 청소년활동 핵심역량 측정도구의 청소년수련활동 인증 절차 활용방안 모색 5
 3. 연구 방법 5
 1) 문헌 연구 5
 2) 전문가 서면조사 6
 3) 델파이조사 6
 4) 전문가 대상 초점집단인터뷰(FGI) 6
 4. 연구 추진체계 6
 Ⅱ. 논의의 배경
 1. 청소년활동 핵심역량 개념 및 측정도구 11
 1) 청소년활동 핵심역량의 개념 11
 2) 청소년활동 핵심역량 측정도구의 구성 12
 3) 선행연구에서 분석한 청소년활동 핵심역량 측정도구의 개선 방향 17