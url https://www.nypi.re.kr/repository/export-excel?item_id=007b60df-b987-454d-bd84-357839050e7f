--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||모상현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년 우대제도의 확대와 청소년증 이용 활성화를 위한 수단으로 제5차 청소년정책기본계획에 청소년 할인혜택과 복지서비스를 통합하는 청소년희망카드(가칭)가 정책과제로 채택됨에 따라서 청소년희망카드(가칭)의 도입을 위한 기초연구를 목적으로 수행되었다.
  청소년희망카드(가칭)의 청소년 사용 활성화를 위한 청소년 우대 범위와 내용의 개발, 운영시스템의 구축, 참여기관 인센티브 부여방안, 청소년활동 통합관리시스템과의 연계방안, 청소년희망카드의 보급 및 확산 방안 등을 주요내용으로 하고 있다. 주요 연구방법으로는 국내.외 청소년카드 운영 사례 분석, 청소년카드 관계자 협의회 운영, 청소년 대상의 설문조사, 학부모 및 청소년 대상의 포커스그룹 인터뷰, 전문가 워크숍 등이 사용되었다. 이 연구를
 통하여 청소년증, 스쿨카드, 전자학생증, 학생증카드, 청소년교통카드 등의 국내카드 현황과, 유럽청소년카드, 프랑스 청소년카드(미성년자카드 Carte nationale d''identite d''un mineur, 학생카드 carte d’etudiante, 패스 존 pass jeunes, 에손(essonne) 지방의 청소년카드 등), 스코틀랜드 청소년카드(아버딘 어코드 카드 Aberdeen Accord Card, 글래스고 카드 Glasgow Young Scot, 스터링시 청소년카드 Stirling Young Scot Card) 등의 외국 청소년카드 현황을 파악하였다. 또한 현행 청소년증의 문제점과 청소년희망카드(가칭)에 대한 청소년, 학부모, 전문가의 다양한 요구를 분석하였다.
  이를 바탕으로 청소년희망카드(가칭) 개발 방안을 마련하였다. 청소년희망카드(가칭)는 청소년들에게 문화.여가활동 참여 기회 및 복지적 지원을 제공함으로써 글로벌 사회의 구성원으로서 필요한 역량 증진을 목적으로 한다. 또한 신분증명카드, 교통카드, 용돈카드, 청소년활동마일리지카드, 문화.복지바우처카드, 문화.스포츠.도서관 회원카드의 주요기능을 가진다. 여성가족부, 한국조폐공사, 금융기관, 한국청소년활동진흥원 등이 연계하여 운영하고, 각 정부부처, 지방자치단체, 민간기관 및 단체, 학교 등이 협력기관으로서 역할을 수행한다. 2014년부터는 청소년희망카드(가칭) 운영협의회 구성.운영에서 시작하여 발급 시스템 구축, 시범사업 운영, 홍보, 바우처 도입 등의 과제가 요청되고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구 내용
  3. 연구 방법
 Ⅱ. 이론적 배경
  1. 청소년카드의 의미
  2. 선행연구 고찰
 Ⅲ. 국내·외 청소년카드 개발 현황