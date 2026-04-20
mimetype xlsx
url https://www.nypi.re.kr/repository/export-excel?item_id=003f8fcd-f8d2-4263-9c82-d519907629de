--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:02Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>서  문	 1
 Ⅰ. 협약 이행을 위한 일반조치	 2
 A. 유보조항	 2
 B. 당사국의 협약 이행 의무 (제4조)	 3
 Ⅱ. 아동의 정의	 11
 A. 국내법상 아동의 정의 (제1조)	 11
 Ⅲ. 일반원칙	 13
 A. 차별금지 (제2조)	 13
 B. 생명･생존 및 발달의 권리 (제6조)	 15
 C. 아동 이익 최우선의 원칙 (제3조)	 17
 D. 아동의 의견 존중 (제12조)	 18
 Ⅳ. 시민적 권리와 자유	 21
 A. 국적취득 및 출생신고 (제7조, 제8조)	 21
 B. 사상･양심･종교의 자유 (제14조)	 22
 C. 표현･결사･집회의 자유 (제13조, 제15조)	 22
 D. 사생활의 자유 및 개인정보 보호 (제16조)	 23